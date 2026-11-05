--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> В КЛУБЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="008C6823" w:rsidRDefault="008C6823">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="4A77C10E" w:rsidR="008C6823" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000003" w14:textId="688AC452" w:rsidR="008C6823" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г. </w:t>
       </w:r>
       <w:r w:rsidR="006B7DCA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -120,51 +120,79 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidR="007A1F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ноября</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 г.</w:t>
       </w:r>
       <w:r w:rsidR="00215966">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ред. 31.08.2026 г.)</w:t>
+        <w:t xml:space="preserve"> (ред. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60CE3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00215966">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60CE3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00215966">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026 г.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="008C6823" w:rsidRDefault="008C6823">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="73AF1389" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00786C5B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1652,72 +1680,80 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Согласие на обработку персональных данных</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – документ, являющийся основанием обработки персональных данных Заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="008C6823" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Согласие на рассылку электронных сообщений (согласие на рекламную рассылку)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – документ, являющийся основанием для рассылки материалов рекламного и (или) информационного характера, путем рассылки через чат-бота, направления информации в личные сообщения, информирование посредством SMS- серверов и (или) с электронной почты Исполнителя.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="77B24D03" w14:textId="77777777" w:rsidR="00F60CE3" w:rsidRPr="00A87179" w:rsidRDefault="00F60CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -1954,140 +1990,149 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6. Исполнитель не дает Заказчику гарантий финансового или какого-либо еще результата после прохождения образовательной программы, так как результат полностью зависит от действий самого Заказчика, качества и скорости применения Заказчиком полученных знаний, умений и навыков на практике, его личностных характеристик. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="6CE15B59" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.7. Принятие Заказчиком решений в жизни и бизнесе на основе образовательной программы Исполнителя находится в исключительной компетенции Заказчика. Заказчик принимает на себя полную ответственность и риски, связанные с использованием информации и материалов, </w:t>
+        <w:t xml:space="preserve">2.7. Принятие Заказчиком решений в жизни и бизнесе на основе образовательной программы Исполнителя находится в исключительной компетенции Заказчика. Заказчик принимает на себя </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">предоставленных Исполнителем в рамках исполнения своих обязательств по настоящей Оферте. </w:t>
+        <w:t xml:space="preserve">полную ответственность и риски, связанные с использованием информации и материалов, предоставленных Исполнителем в рамках исполнения своих обязательств по настоящей Оферте. </w:t>
       </w:r>
       <w:r w:rsidR="00BC03C5" w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">А также его последующего взаимодействия с клиентами. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае если полученные Заказчиком знания, умения и навыки в рамках предоставления Исполнителем образовательных услуг, используются или планируются к использованию Заказчиком в предпринимательской деятельности, то Заказчик должным образом осведомлен и признает, что предпринимательская деятельность сопряжена с определенными рисками и осознает, что успешность и прибыльность Заказчика зависит, прежде всего, от предпринимательских способностей Заказчика.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="35092D96" w:rsidR="008C6823" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.8. Совершение акцепта, влекущее заключение договора между Исполнителем и Заказчиком на оказание платных образовательных услуг осуществляется путем совершения Заказчиком следующих действий: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324D4DA1" w14:textId="3200E5C3" w:rsidR="00967CFB" w:rsidRPr="00A87179" w:rsidRDefault="00967CFB">
+    <w:p w14:paraId="324D4DA1" w14:textId="687B3331" w:rsidR="00967CFB" w:rsidRDefault="00967CFB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- выбор тарифа и производство 100% предоплаты (авансового платежа).</w:t>
       </w:r>
       <w:r w:rsidR="002B10E9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> После внесения/списания авансового платежа Заказчик получает полный доступ к библиотеке образовательных материалов «</w:t>
-[...13 lines deleted...]
-        <w:t>».</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F536D02" w14:textId="65829388" w:rsidR="00F60CE3" w:rsidRPr="00A87179" w:rsidRDefault="00F60CE3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Продление доступа производится на образовательной платформе автоматически, если Заказчик согласился со списанием денежных средств с его карты, которая сохранена в платежном модуле ГетПэй.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000027" w14:textId="16E1ADB2" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.9. Моментом заключения договора на получение образовательных услуг признается зачисление денежных средств Исполнителя на </w:t>
       </w:r>
       <w:r w:rsidR="00967CFB">
@@ -2215,63 +2260,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>по информации,</w:t>
       </w:r>
       <w:r w:rsidR="00BC03C5" w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> размещённой </w:t>
       </w:r>
       <w:r w:rsidR="00967CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на сайте по сетевому адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00C147C0" w:rsidRPr="00382832">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
-          <w:t>h</w:t>
-[...11 lines deleted...]
-          <w:t>tps://edu.institute-samopoznaniya.ru/pyatoe-izmerenie</w:t>
+          <w:t>https://edu.institute-samopoznaniya.ru/pyatoe-izmerenie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C147C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00863F48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096215E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="4565D7D4" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000" w:rsidP="0096215E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2770,1432 +2803,1439 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">перед началом обучения </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidR="00B806E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">по прошествии 8 (восьми) недель </w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">услуги считаются оказанными с надлежащим качеством и в полном объеме, если в течение 24 часов с момента завершения обучения от Заказчика не поступила обоснованная мотивированная претензия. </w:t>
+        <w:t xml:space="preserve">услуги считаются оказанными с надлежащим качеством и в полном </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">объеме, если в течение 24 часов с момента завершения обучения от Заказчика не поступила обоснованная мотивированная претензия. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000036" w14:textId="000DDC5B" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A671AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После производства оплаты образовательных услуг в течение 24 часов Заказчику поступает автоматически сформированное письмо на адрес электронной почты с логином, паролем и прямой ссылкой на доступ к личному кабинету на образовательной платформе, принадлежащей ООО «Система Геткурс» ИНН/КПП </w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1" w:rsidRPr="00786C5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9731055900</w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1" w:rsidRPr="00786C5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>773101001</w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ОГРН </w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1" w:rsidRPr="00786C5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1197746675170</w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в лице генерального директора Михайлова Сергея Владимировича, юридический адрес </w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1" w:rsidRPr="00786C5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>121205, город Москва, б-р Большой (Инновационного Центра Сколково Тер), д. 42 стр. 1, помещ. 1122, р.м. 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="028C4A60" w:rsidR="008C6823" w:rsidRDefault="00000000" w:rsidP="002B10E9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B806E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стороны пришли к пониманию, что </w:t>
+      </w:r>
+      <w:r w:rsidR="002B10E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>при приобретении тарифа Стартовое погружение оплата не возвращается и услуга оказана на основании предоставления доступа на условия неисключительной лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5704E4" w14:textId="17D9BEDA" w:rsidR="002B10E9" w:rsidRPr="00A87179" w:rsidRDefault="002B10E9" w:rsidP="002B10E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Оплата за текущий месяц не возвращается</w:t>
+      </w:r>
+      <w:r w:rsidR="005302F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а за последующие месяца из стоимости вычитается стоимость материалов, которая составляет 60% от цены, а также расчёт производится от полной стоимости без учета скидок. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1. Исполнитель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.1. Оказать Заказчику услуги надлежащим образом и в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="0848988B" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.2. Оказать Заказчику услуги лично</w:t>
+      </w:r>
+      <w:r w:rsidR="005302F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, либо с привлечением подрядчиков, которые не участвуют непосредственно в образовательной процессе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.3. Сохранять полученную от Заказчика конфиденциальную информацию при оказании услуг по настоящему договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.4. Соблюдать требования законодательства, касающиеся обработки, передачи и защиты персональных данных Заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="4D9DEC05" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Заключить договор с Заказчиком на образовательную услугу путем акцепта настоящей оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="4ECC0C07" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Предоставить доступ к образовательной программе в соответствии с расписанием</w:t>
+      </w:r>
+      <w:r w:rsidR="005302F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и клубным форматом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="410B4C66" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Возместить расходы Заказчика в случае непредоставления доступа к образовательной программе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2. Исполнитель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2.1. Получать вознаграждение от Заказчика за оказание услуг в соответствии с настоящей Офертой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.2. Получать от Заказчика информацию, необходимую для выполнения своих обязательств в соответствии с настоящей Офертой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="28311B18" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2.3. Изменять в одностороннем порядке график размещения обучающих материалов, проведения обратной связи, не меняя при этом установленную периодичность их проведения, а также менять и дополнять содержание уроков и заданий для Заказчика, существенно не изменяющие содержание и структуру образовательной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2.4. Требовать от Заказчика добросовестного исполнения взятых на себя обязательств, уважительного отношения к иным участникам образовательной программы и к Исполнителю лично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="0FB887BD" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.5. В одностороннем порядке изменять и дополнять условия настоящей оферты, без предварительного согласования с Заказчиком, обеспечивая при этом публикацию измененных условий </w:t>
+      </w:r>
+      <w:r w:rsidR="00A671AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на сайте Исполнителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, что внесение изменений и дополнений в настоящую оферту влечет за собой внесение изменений и дополнений в уже заключенный и действующий между Исполнителем и Заказчиком Договор, и они вступают в силу одновременно с такими изменениями в настоящем Договоре (кроме случаев, если это ухудшает условия для Заказчика в части оплаты и сроков предоставления услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005C" w14:textId="007A841F" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.6. Приостановить или прекратить доступ Заказчика к образовательной платформе и/или чатам либо в одностороннем порядке расторгнуть настоящую оферту в случае существенного нарушения Заказчиком условий настоящей оферты, ведения неправомерной деятельности или в случае проявления агрессии или неуважительного оскорбительного поведения по отношению </w:t>
+      </w:r>
+      <w:r w:rsidR="00A671AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Исполнителю</w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> другим участникам </w:t>
+      </w:r>
+      <w:r w:rsidR="00A671AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>и подрядчикам Исполнителя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. При этом денежные средства, оплаченные Заказчиком по настоящей оферте, возврату не подлежат и являются штрафной неустойкой за действия Заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.2.7. Исполнитель имеет право обратиться в суд при нарушении Заказчиком любых прав, повлекшее за собой нанесение реального ущерба Исполнителю, а также в случае незаконного использования Заказчиком любого элемента Сайта, Платформы, материалов Образовательной программы в целях получения прибыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>3</w:t>
+        <w:t>4.2.8. Исполнитель имеет право запрашивать персональные данные Заказчика в пределах, установленных Политикой обработки персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="772B543A" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.9. Исполнитель имеет право на публикацию кейса Заказчика, с размещением фото/видео с изображением Заказчика, скриншотов с платформы и и/или из учебного </w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>чата, согласно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ст 152.1 ГК РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3. Заказчик обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.1. Оплачивать услуги Исполнителя в порядке, сроки и на условиях настоящей Оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="4D290CFF" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.12. Внимательно изучить </w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>информацию</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E44D4" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>об образовательных услугах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, их стоимости, условиях и сроках предоставления услуг, а также настоящую оферту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.3. Передавать Исполнителю информацию, необходимую для выполнения Исполнителем своих обязательств в соответствии с настоящей Офертой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="544B3366" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.4. После начала обучения придерживаться установленного расписания и условий программы, соблюдать сроки, выполнять рекомендации и требования Исполнителя в рамках оказания услуг по настоящей оферте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.5. Предоставить Исполнителю актуальную персональную информацию и информацию о контактах и способах связи, необходимую для направления Заказчику информационных обучающих материалов, а также для оперативной связи с Заказчиком в рамках оказания услуг по настоящей оферте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.6. Соблюдать правила поведения и проявлять уважение к Исполнителю, другим участникам образовательного процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000067" w14:textId="654A63A6" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.3.7. Соблюдать права на интеллектуальную собственность автора образовательной программы, не осуществлять копирование и видеозапись уроков с целью передачи третьим лицам, не распространять (не публиковать, не размещать на Интернет-сайтах, не копировать) материалы онлайн-курса</w:t>
       </w:r>
       <w:r w:rsidR="00A671AC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.8</w:t>
-[...162 lines deleted...]
-    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000068" w14:textId="71DDD40F" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.8. Не распространять в чатах Исполнителя и на его ресурсах информацию, которая направлена на разжигание национальной, расовой или религиозной ненависти и вражды, эротического или оскорбительного характера, а также иную информацию, размещение которой запрещено или противоречит нормам действующего законодательства РФ. В случае нарушения данного условия Исполнитель оставляет за </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>собой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> право прекратить доступ Заказчика к чатам, а в случае грубых нарушений приостановить доступ Заказчика к образовательной </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>платформе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и расторгнуть настоящую оферту, при этом денежные средства, оплаченные Заказчиком по настоящей оферте, возврату не подлежат и являются штрафной неустойкой за действия Заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000069" w14:textId="661D2DD8" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3.9. Не распространять в чатах Исполнителя и на его ресурсах материалы рекламного характера без согласования с Исполнителем. Не создавать группы в социальных сетях с использованием базы контактов других участников и не приглашать других участников в такие группы, не рассылать предложения коммерческого характера, не делать рассылку любого характера по базе данных Исполнителя. В случае нарушения данного условия Исполнитель оставляет за </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>собой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> право прекратить доступ Заказчика к чатам, а в случае грубых нарушений приостановить доступ Заказчика к образовательной </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>платформе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и расторгнуть настоящую оферту, при этом денежные средства, оплаченные Заказчиком по настоящей оферте, возврату не подлежат и являются штрафной неустойкой за действия Заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.4. Заказчик имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.4.1. Получать от Исполнителя образовательные услуги в соответствии с настоящей Офертой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.4.2. Требовать соблюдения Исполнителем условий настоящей Оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006D" w14:textId="01808F7A" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.3. Использовать информацию и материалы, полученные в рамках получения услуги, в личных целях. Любое иное использование допускается только с письменного согласия Исполнителя, любое иное использование </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>материалов без</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласия Исполнителя признается Сторонами незаконным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.4.4. Использовать полученные по итогам прохождения обучения знания, умения и навыки в личных целях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006F" w14:textId="03AC3041" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4.5. Отказаться от дальнейшего прохождения наставничества и расторгнуть договор в любое время до момента окончания срока образовательной программы </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>согласно условиям</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>IV. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>V. ПРАВА НА ИНТЕЛЛЕКТУАЛЬНУЮ СОБСТВЕННОСТЬ И ИНФОРМАЦИОННАЯ БЕЗОПАСНОСТЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
-[...374 lines deleted...]
-        <w:t xml:space="preserve">4.2.5. В одностороннем порядке изменять и дополнять условия настоящей оферты, без предварительного согласования с Заказчиком, обеспечивая при этом публикацию измененных условий </w:t>
+    <w:p w14:paraId="00000073" w14:textId="45015F50" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Авторские и исключительные права на все обучающие материалы принадлежат автору – </w:t>
       </w:r>
       <w:r w:rsidR="00A671AC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>на сайте Исполнителя</w:t>
-[...113 lines deleted...]
-    <w:p w14:paraId="0000005F" w14:textId="772B543A" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+        <w:t>Паниной Аделине Викторовне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии главой 70 Гражданского кодекса РФ. Такие авторские права, как право авторства, право на имя, право на неприкосновенность произведения, возникают с момента создания объекта интеллектуальных прав и действуют бессрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4.2.9. Исполнитель имеет право на публикацию кейса Заказчика, с размещением фото/видео с изображением Заказчика, скриншотов с платформы и и/или из учебного </w:t>
-[...603 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">5.2. Заказчик уведомлен, что любая переработка образовательного продукта, в том числе увеличение или уменьшение видео, изменение видео, изменение наполнения видео/аудио, текстовых материалов посредством переработки, запрещена. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.3. Заказчик уведомлен, что за любое нарушение авторского права: присвоение права на имя, право авторства, переработка образовательного продукта предусмотрена гражданско-правовая и уголовная ответственность.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000076" w14:textId="245A2F72" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5.4. Заказчик уведомлен, что за нарушение авторских прав подлежит взысканию штраф в размере до 5 000 000 (пяти миллионов рублей 00 коп.) за каждое нарушение, а также Исполнитель может потребовать по своему выбору от нарушителя компенсации фактически понесенных убытков.</w:t>
       </w:r>
@@ -4486,283 +4526,290 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>платформе, телеграм</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> чатах и приостановить оказание образовательных услуг без возврата денежных средств, а также ограничить доступ к последующим мероприятиям Исполнителя и его информационным ресурсам.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000080" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.14. Доступ Заказчика к оказанию услуг обеспечивается не более чем для одного слушателя (пользователя) по каждому индивидуальному доступу (кроме случаев, согласованных с Исполнителем). Исполнитель оставляет за собой право аннулировать все доступы Заказчика к образовательным материалам на образовательной платформе и телеграм чатах и приостановить оказание образовательных услуг без возврата денежных средств в случае установления факта передачи Заказчиком реквизитов доступа третьим лицам. </w:t>
+        <w:t xml:space="preserve">5.14. Доступ Заказчика к оказанию услуг обеспечивается не более чем для одного слушателя (пользователя) по каждому индивидуальному доступу (кроме случаев, согласованных с Исполнителем). Исполнитель оставляет за собой право аннулировать все доступы Заказчика к образовательным материалам на образовательной платформе и телеграм чатах и приостановить </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">оказание образовательных услуг без возврата денежных средств в случае установления факта передачи Заказчиком реквизитов доступа третьим лицам. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>VI. ПОРЯДОК УРЕГУЛИРОВАНИЯ СПОРОВ И ОТВЕТСТВЕННОСТЬ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="008C6823">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000084" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.1. Договор, может быть расторгнут досрочно по соглашению Сторон или в одностороннем порядке в случаях, предусмотренных законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. Исполнитель не несет ответственности за несоответствие предоставленной образовательной услуги ожиданиям Заказчика и/или за его субъективную оценку. Несоответствие ожиданиям и/или отрицательная субъективная оценка не являются основаниями считать услуги оказанными некачественно или не в согласованном объеме и не является основанием для возврата денежных средств. Также не являются такими основаниями мнения третьих лиц, отличные от мнения Исполнителя (его сотрудников/или партнеров). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000086" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.3. В случае, если Заказчик, по причинам, не зависящим от Исполнителя, не воспользовался Услугами и не уведомил Исполнителя о своем желании отказаться от Услуг в порядке, предусмотренном настоящей Офертой, Услуги считаются предоставленными по истечение обучения, либо при внутренней рассрочке от Исполнителя с моментом окончания доступа к оплаченному объему услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000087" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.4. В случае досрочного отказа от договора по инициативе Заказчика, доступ к образовательным материалам на платформе, записям видео-созвонов и чату прекращается. При этом Заказчик обязуется полностью оплатить затраты Исполнителя, в том числе возместить стоимость обучающих материалов и фактически проведенных видео-созвонов в соответствии с условиями настоящей оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.5. При досрочном расторжении настоящего договора Оферты, для получения частичного возврата денежных средств Заказчику необходимо направить письменное заявление по форме Исполнителя на адрес электронной почты Исполнителя, указанный в п.8.1. настоящей Оферты. В заявлении на возврат денежных средств необходимо указать ФИО Заказчика, паспортные данные, электронный адрес и номер телефона, указанные при оформлении заказа, название образовательной услуги и тариф, причины отказа от услуг, сумму оплаты, дату оплаты, способ оплаты, приложить чек или другое подтверждение произведенной оплаты, поставить дату составления заявления, заявление необходимо подписать собственноручно и направить скан-образ на электронную почту Исполнителя. Возврат денежных средств не производится, если заявление на возврат денежных средств поступило от Заказчика позднее 24 часов с момента окончания оказания Исполнителем образовательных услуг, либо в момент, когда услуга полностью оказана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000089" w14:textId="29A3637E" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.6. В случае досрочного расторжения договора по инициативе Заказчика расчет денежной суммы, подлежащей частичному возврату, производится исходя из фактической суммы оплаты Заказчиком выбранного тарифа, поступившей на расчетный счет Исполнителя. При этом в соответствии со ст. 32 Закона «О защите прав потребителей» Заказчик обязуется полностью оплатить затраты Исполнителя, а именно возместить стоимость обучающих материалов и фактически проведенных видео-созвонов (стоимость рассчитывается пропорционально времени обучения согласно п. 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A671AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Оферты), возместить расходы, возникшие при приеме платежа от Заказчика при оплате выбранного тарифа (комиссии платежного агента, платежных агрегаторов, агентского вознаграждения брокеров, процентов по кредитным организациям и т.д.), а также другие фактически понесенные расходы Исполнителя (например, расходы на почтовые пересылки или отправку транспортной компанией, на оплату организации мероприятия, включая аренду помещения, организацию питания, закупку продуктов, обслуживание, на заказ печатной продукции и т.д.). Таким образом, сумма возврата рассчитывается по принципу: из общей фактической суммы оплаты Заказчиком выбранного тарифа, поступившей на расчетный счет Исполнителя, вычитается сумма фактически понесенных Исполнителем расходов и вычитается стоимость уже оказанных Заказчику образовательных услуг на дату требования о досрочном расторжении договора. Денежные средства возвращаются в срок до 10 дней (в зависимости от способа оплаты) после получения заявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008A" w14:textId="71BB8FBF" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.7. Исполнитель не несет ответственности за технические неполадки образовательной платформы. Исполнитель прилагает все разумные усилия, предотвращающие сбои и неполадки в работе платформы, однако не гарантирует их бесперебойную работу, не обязуется уведомлять Заказчика о перебоях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008B" w14:textId="7ED32B2A" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8. Все споры и разногласия, возникшие в связи с исполнением договора на оказание платных образовательных услуг, заключенного посредством совершения Заказчиком акцепта настоящей Оферты, решаются Сторонами путем переговоров. Досудебный порядок урегулирования спора является обязательным. Досудебный порядок урегулирования спора состоит из направления </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87179">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>VI. ПОРЯДОК УРЕГУЛИРОВАНИЯ СПОРОВ И ОТВЕТСТВЕННОСТЬ СТОРОН</w:t>
-[...150 lines deleted...]
-        <w:t xml:space="preserve">6.8. Все споры и разногласия, возникшие в связи с исполнением договора на оказание платных образовательных услуг, заключенного посредством совершения Заказчиком акцепта настоящей Оферты, решаются Сторонами путем переговоров. Досудебный порядок урегулирования спора является обязательным. Досудебный порядок урегулирования спора состоит из направления заинтересованной стороной претензии в письменной форме на электронный адрес второй Стороны (электронный адрес </w:t>
+        <w:t xml:space="preserve">заинтересованной стороной претензии в письменной форме на электронный адрес второй Стороны (электронный адрес </w:t>
       </w:r>
       <w:r w:rsidR="00A671AC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Исполнителя </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A671AC" w:rsidRPr="00D54B16">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>info@institute-samopoznaniya.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, электронный адрес Заказчика </w:t>
       </w:r>
       <w:r w:rsidR="004D579D" w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>указывается при</w:t>
       </w:r>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> регистрации на сайте Исполнителя). Получатель претензии в срок до 10 календарных </w:t>
-[...7 lines deleted...]
-        <w:t>дней со дня получения претензии, уведомляет заявителя претензии о результатах рассмотрения претензии путем направления ответного письма по электронной почте.</w:t>
+        <w:t xml:space="preserve"> регистрации на сайте Исполнителя). Получатель претензии в срок до 10 календарных дней со дня получения претензии, уведомляет заявителя претензии о результатах рассмотрения претензии путем направления ответного письма по электронной почте.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000008C" w14:textId="20EE8909" w:rsidR="008C6823" w:rsidRPr="00A87179" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87179">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6.9. Сторонами согласовано, что вся переписка, имеющая юридическое значение, направляется на адрес электронной почты Исполнителя по адресу </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00D47D68" w:rsidRPr="00D54B16">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>info@institute-samopoznaniya.ru</w:t>
         </w:r>
       </w:hyperlink>
@@ -5307,56 +5354,58 @@
     <w:rsid w:val="008310DF"/>
     <w:rsid w:val="00863F48"/>
     <w:rsid w:val="008952D6"/>
     <w:rsid w:val="008C5307"/>
     <w:rsid w:val="008C6823"/>
     <w:rsid w:val="008D0955"/>
     <w:rsid w:val="008D6220"/>
     <w:rsid w:val="008E44D4"/>
     <w:rsid w:val="008E5B88"/>
     <w:rsid w:val="0096215E"/>
     <w:rsid w:val="00967CFB"/>
     <w:rsid w:val="00A16C7B"/>
     <w:rsid w:val="00A56B32"/>
     <w:rsid w:val="00A64E73"/>
     <w:rsid w:val="00A671AC"/>
     <w:rsid w:val="00A73E9A"/>
     <w:rsid w:val="00A87179"/>
     <w:rsid w:val="00AE6862"/>
     <w:rsid w:val="00B806E1"/>
     <w:rsid w:val="00BA0956"/>
     <w:rsid w:val="00BC03C5"/>
     <w:rsid w:val="00C147C0"/>
     <w:rsid w:val="00C5589E"/>
     <w:rsid w:val="00D47D68"/>
     <w:rsid w:val="00D82BB2"/>
+    <w:rsid w:val="00DC3CC6"/>
     <w:rsid w:val="00E67977"/>
     <w:rsid w:val="00E723B6"/>
     <w:rsid w:val="00E93E26"/>
     <w:rsid w:val="00ED41C4"/>
     <w:rsid w:val="00F02D58"/>
     <w:rsid w:val="00F474A4"/>
+    <w:rsid w:val="00F60CE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="545E58F8"/>
@@ -6632,65 +6681,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi6yazydyirV5Kyatl0AJt4U/Rmyg==">CgMxLjAyDmguOWtzeXlxMXR1MzZ2OAByITF3ZXN0a3RlSGt6QmRiVGRXclU4QmxLODFMcjE3aW9TQQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4887</Words>
-  <Characters>27857</Characters>
+  <Words>4896</Words>
+  <Characters>27908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>232</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32679</CharactersWithSpaces>
+  <CharactersWithSpaces>32739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>АНГЕЛИНА</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>